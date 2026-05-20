--- v0 (2025-10-17)
+++ v1 (2026-05-20)
@@ -4,77 +4,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="050B6465" w14:textId="58A5E698" w:rsidR="0033262F" w:rsidRPr="00732839" w:rsidRDefault="005E0871" w:rsidP="002D56AC">
+    <w:p w14:paraId="050B6465" w14:textId="6DB64BE4" w:rsidR="0033262F" w:rsidRPr="00732839" w:rsidRDefault="005E0871" w:rsidP="002D56AC">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="600" w:after="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk203721472"/>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00732839">
         <w:t xml:space="preserve">Wniosek o organizowanie prac interwencyjnych </w:t>
       </w:r>
       <w:r w:rsidR="002D56AC">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00732839">
-        <w:t>składany na podstawie art. 138 ust. 1 ustawy z dnia 20 marca 2025 roku o rynku pracy i służbach zatrudnienia</w:t>
+      <w:r w:rsidRPr="001A4A7D">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>art. 138 ust. 1 ustawy z dnia 20 marca 2025 roku o rynku pracy i służbach zatrudnienia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21173A34" w14:textId="77777777" w:rsidR="0033262F" w:rsidRDefault="005E0871" w:rsidP="008B4C76">
+    <w:p w14:paraId="21173A34" w14:textId="77777777" w:rsidR="0033262F" w:rsidRDefault="005E0871" w:rsidP="00581DD9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dane organizatora prac interwencyjnych</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1320A99F" w14:textId="77777777" w:rsidR="0033262F" w:rsidRDefault="005E0871" w:rsidP="00AA30FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -611,52 +614,55 @@
           <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="600" w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Deklaracja organizatora prac interwencyjnych (zaznacz właściwy wybór)</w:t>
       </w:r>
       <w:r w:rsidR="008B4C76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AAEE6D6" w14:textId="3C2C3C98" w:rsidR="0033262F" w:rsidRDefault="00505DE9" w:rsidP="00AA30FC">
-      <w:pPr>
+    <w:p w14:paraId="7AAEE6D6" w14:textId="0E980DC8" w:rsidR="0033262F" w:rsidRDefault="002158C2" w:rsidP="00AC22E7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6663"/>
+        </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-675811055"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AA30FC">
             <w:rPr>
@@ -698,51 +704,108 @@
           <w:r w:rsidR="00787B61">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005E0871">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nie deklaruję</w:t>
       </w:r>
       <w:r w:rsidR="005E0871">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> po zakończeniu prac interwencyjnych, zatrudnienie bezrobotnego na umowę o pracę nie mniej niż w połowie wymiaru czasu pracy i utrzymania wyżej wymienionego zatrudnienia przez okres co najmniej 3 miesięcy</w:t>
+        <w:t xml:space="preserve"> po z</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC22E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>akończeniu prac interwencyjnych</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0871">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zatrudnienie bezrobotnego na umowę o pracę w </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC22E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wymiarze </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC22E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E0871">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>czasu pracy i utrzymania wyżej wymien</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ionego zatrudnienia przez okres</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AC22E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>miesięcy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DA8B44" w14:textId="77777777" w:rsidR="0033262F" w:rsidRDefault="005E0871" w:rsidP="00DE0A29">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:before="600" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="351D7C5B" w14:textId="77777777" w:rsidR="0033262F" w:rsidRDefault="005E0871" w:rsidP="00161443">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -776,92 +839,84 @@
         <w:t>Wymagane załączniki:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDD5D41" w14:textId="77777777" w:rsidR="0033262F" w:rsidRDefault="005E0871" w:rsidP="00AA30FC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Załącznik nr 1 Oświadczenie wnioskodawcy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104F5FA2" w14:textId="77777777" w:rsidR="0033262F" w:rsidRDefault="005E0871" w:rsidP="00AA30FC">
+    <w:p w14:paraId="5014753C" w14:textId="7FBD5CC3" w:rsidR="0033262F" w:rsidRDefault="005E0871" w:rsidP="00AA30FC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Załącznik nr 2 Upoważnienie do wystąpienia do Krajowego Rejestru Długów Biura Informacji Gospodarczej S.A.</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Załącznik nr </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1579">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Załącznik nr 3 Formularz informacji przedstawianych przy ubieganiu się o pomoc de minimis do pobrania na stronie:</w:t>
+        <w:t xml:space="preserve"> Formularz informacji przedstawianych przy ubieganiu się o pomoc de minimis do pobrania na stronie:</w:t>
       </w:r>
       <w:r w:rsidR="00F23616">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tooltip="Link do strony sztum.praca.gov.pl. Otworzy okno w przeglądarce." w:history="1">
         <w:r w:rsidR="00F23616">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>Dokumenty do pobrania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (jeśli dotyczy).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE25F28" w14:textId="77777777" w:rsidR="0033262F" w:rsidRDefault="005E0871" w:rsidP="00AA30FC">
@@ -1132,51 +1187,51 @@
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">opłaceniem </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>innych danin publicznych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D13F075" w14:textId="16539F47" w:rsidR="007C360A" w:rsidRDefault="007C360A" w:rsidP="00330FFD">
+    <w:p w14:paraId="0D13F075" w14:textId="6DFC2A52" w:rsidR="007C360A" w:rsidRDefault="007C360A" w:rsidP="00330FFD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C360A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Niniejszym oświadczam, że w okresie bieżącego roku podatkowego oraz 2 lat podatkowych poprzedzających </w:t>
       </w:r>
       <w:r w:rsidR="00E270A8">
         <w:rPr>
@@ -1196,51 +1251,51 @@
       </w:r>
       <w:r w:rsidR="00915E67">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="2119251997"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000A7CF0">
+          <w:r w:rsidR="00B83B25">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00915E67">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00915E67">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>otrzymałem</w:t>
       </w:r>
@@ -1294,51 +1349,69 @@
         </w:rPr>
         <w:t>nie otrzymałem</w:t>
       </w:r>
       <w:r w:rsidRPr="007C360A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0016561A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pomocy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de minimis .</w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FC7C77" w14:textId="33FA0EED" w:rsidR="007C360A" w:rsidRDefault="007C360A" w:rsidP="00330FFD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, </w:t>
       </w:r>
       <w:r w:rsidR="005A57A8">
@@ -1349,157 +1422,182 @@
         <w:t>że</w:t>
       </w:r>
       <w:r w:rsidR="00E270A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E270A8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(zaznacz właściwy wybór).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013FB168" w14:textId="6202DD41" w:rsidR="007C360A" w:rsidRDefault="00505DE9" w:rsidP="00F34A67">
+    <w:p w14:paraId="013FB168" w14:textId="0FF0D3C3" w:rsidR="007C360A" w:rsidRDefault="002158C2" w:rsidP="00F34A67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="454302366"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E270A8">
+          <w:r w:rsidR="00B83B25">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007C360A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w okresie 3 </w:t>
       </w:r>
       <w:r w:rsidR="004F5E68">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minionych</w:t>
       </w:r>
       <w:r w:rsidR="007C360A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lat </w:t>
       </w:r>
       <w:r w:rsidR="007C360A" w:rsidRPr="007C360A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nie uzyskałem</w:t>
       </w:r>
       <w:r w:rsidR="007C360A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pomocy de minimis oraz pomoc</w:t>
+        <w:t xml:space="preserve"> pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C360A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C360A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz pomoc</w:t>
       </w:r>
       <w:r w:rsidR="00A51F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="007C360A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidR="00E270A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007C360A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>minimis w rolnictwie lub rybołówstwie</w:t>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C360A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rolnictwie lub rybołówstwie</w:t>
       </w:r>
       <w:r w:rsidR="00A51F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i akwakulturze;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0385A3E6" w14:textId="4E249C42" w:rsidR="004F5E68" w:rsidRDefault="00505DE9" w:rsidP="00F34A67">
+    <w:p w14:paraId="0385A3E6" w14:textId="4E249C42" w:rsidR="004F5E68" w:rsidRDefault="002158C2" w:rsidP="00F34A67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="356773228"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E270A8">
@@ -1609,50 +1707,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F3944C" w14:textId="6D8B7580" w:rsidR="00A51F33" w:rsidRDefault="007C360A" w:rsidP="009C1AFA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-110206608"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00A51F33">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
@@ -1750,51 +1849,51 @@
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="004F5E68" w:rsidRPr="004F5E68">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uro</w:t>
       </w:r>
       <w:r w:rsidR="0077612D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="004F5E68" w:rsidRPr="004F5E68">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8CCDFA" w14:textId="1A27B46D" w:rsidR="005E0871" w:rsidRPr="005E0871" w:rsidRDefault="00505DE9" w:rsidP="00150F73">
+    <w:p w14:paraId="0F8CCDFA" w14:textId="1A27B46D" w:rsidR="005E0871" w:rsidRPr="005E0871" w:rsidRDefault="002158C2" w:rsidP="00150F73">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5670"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1845613705"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1969,51 +2068,51 @@
       <w:r w:rsidRPr="005E0871">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprawach dotyczących pomocy publicznej</w:t>
       </w:r>
       <w:r w:rsidR="00E270A8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (zaznacz właściwy wybór)</w:t>
       </w:r>
       <w:r w:rsidRPr="005E0871">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A736C49" w14:textId="1A8DDA34" w:rsidR="005E0871" w:rsidRPr="005E0871" w:rsidRDefault="00505DE9" w:rsidP="00E270A8">
+    <w:p w14:paraId="0A736C49" w14:textId="1A8DDA34" w:rsidR="005E0871" w:rsidRPr="005E0871" w:rsidRDefault="002158C2" w:rsidP="00E270A8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1326553332"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2023,51 +2122,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00215CD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E0871" w:rsidRPr="005E0871">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TAK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090DDF8D" w14:textId="4EF8C977" w:rsidR="005E0871" w:rsidRPr="005E0871" w:rsidRDefault="00505DE9" w:rsidP="00E270A8">
+    <w:p w14:paraId="090DDF8D" w14:textId="4EF8C977" w:rsidR="005E0871" w:rsidRPr="005E0871" w:rsidRDefault="002158C2" w:rsidP="00E270A8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-384412988"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2098,114 +2197,122 @@
         </w:rPr>
         <w:t>NIE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7445CC15" w14:textId="77777777" w:rsidR="005E0871" w:rsidRPr="005E0871" w:rsidRDefault="005E0871" w:rsidP="00330FFD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0871">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W przypadku udzielenia odpowiedzi twierdzącej, proszę o wskazanie właściwego aktu normatywnego, który będzie miał zastosowanie:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B333BF" w14:textId="79BD5964" w:rsidR="005E0871" w:rsidRPr="005E0871" w:rsidRDefault="00505DE9" w:rsidP="00330FFD">
+    <w:p w14:paraId="34B333BF" w14:textId="264CB0A5" w:rsidR="005E0871" w:rsidRPr="005E0871" w:rsidRDefault="002158C2" w:rsidP="00330FFD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1823536710"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E270A8">
+          <w:r w:rsidR="00581DD9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="005E0871" w:rsidRPr="005E0871">
+      <w:r w:rsidR="00581DD9">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rozporządzenia Komisji (UE) 2023/2831 z dnia 13 grudnia 2023 roku w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E270A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E0871" w:rsidRPr="005E0871">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E0871" w:rsidRPr="005E0871">
+        <w:t>rozporządzenia Komisji (UE) 2023/2831 z dnia 13 grudnia 2023 roku w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de</w:t>
+      </w:r>
+      <w:r w:rsidR="00E270A8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E0871" w:rsidRPr="005E0871">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>minimis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D4F270" w14:textId="7EA1F12A" w:rsidR="005E0871" w:rsidRPr="005E0871" w:rsidRDefault="00505DE9" w:rsidP="00330FFD">
+    <w:p w14:paraId="59D4F270" w14:textId="7EA1F12A" w:rsidR="005E0871" w:rsidRPr="005E0871" w:rsidRDefault="002158C2" w:rsidP="00330FFD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2024697906"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2224,51 +2331,51 @@
       <w:r w:rsidR="005E0871" w:rsidRPr="005E0871">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozporządzenia Komisji (UE) 1408/2013 z dnia 18 grudnia 2013 roku w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de</w:t>
       </w:r>
       <w:r w:rsidR="00E270A8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005E0871" w:rsidRPr="005E0871">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minimis w sektorze rolnym.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59659A89" w14:textId="70CA9E28" w:rsidR="005E0871" w:rsidRPr="005E0871" w:rsidRDefault="00505DE9" w:rsidP="00330FFD">
+    <w:p w14:paraId="59659A89" w14:textId="70CA9E28" w:rsidR="005E0871" w:rsidRPr="005E0871" w:rsidRDefault="002158C2" w:rsidP="00330FFD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1743991364"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2340,285 +2447,105 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jestem świadomy odpowiedzialności karnej za złożenie fałszywego oświadczenia, pod rygorem odpowiedzialności karnej za składanie fałszywych oświadczeń.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA3ABEA" w14:textId="77777777" w:rsidR="0033262F" w:rsidRDefault="005E0871" w:rsidP="00AD1A39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:before="600" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673C8E0D" w14:textId="70134B56" w:rsidR="0033262F" w:rsidRDefault="005E0871" w:rsidP="00AD1A39">
+    <w:p w14:paraId="673C8E0D" w14:textId="2EC2F8FE" w:rsidR="0033262F" w:rsidRDefault="005E0871" w:rsidP="00AD1A39">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>data i podpis wnioskodawcy lub osób uprawnionych</w:t>
       </w:r>
       <w:r w:rsidR="00E270A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="24"/>
-[...178 lines deleted...]
-          <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do reprezentowania wnioskodawcy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="0033262F" w:rsidSect="003C43AD">
+    <w:sectPr w:rsidR="0033262F" w:rsidSect="00B83B25">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="993" w:right="1133" w:bottom="568" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="1133" w:bottom="1276" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="727A9775" w14:textId="77777777" w:rsidR="00505DE9" w:rsidRDefault="00505DE9">
+    <w:p w14:paraId="246BF47E" w14:textId="77777777" w:rsidR="002158C2" w:rsidRDefault="002158C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0847FE3B" w14:textId="77777777" w:rsidR="00505DE9" w:rsidRDefault="00505DE9">
+    <w:p w14:paraId="0287C4E5" w14:textId="77777777" w:rsidR="002158C2" w:rsidRDefault="002158C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2672,61 +2599,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FC7AF10" w14:textId="77777777" w:rsidR="00505DE9" w:rsidRDefault="00505DE9">
+    <w:p w14:paraId="5196B3EF" w14:textId="77777777" w:rsidR="002158C2" w:rsidRDefault="002158C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C6B19E6" w14:textId="77777777" w:rsidR="00505DE9" w:rsidRDefault="00505DE9">
+    <w:p w14:paraId="11CC0C7A" w14:textId="77777777" w:rsidR="002158C2" w:rsidRDefault="002158C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D96482EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-60"/>
@@ -6058,113 +5985,126 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="2155"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0033262F"/>
     <w:rsid w:val="00062FC1"/>
     <w:rsid w:val="000A7CF0"/>
     <w:rsid w:val="00150F73"/>
     <w:rsid w:val="00161443"/>
     <w:rsid w:val="0016561A"/>
+    <w:rsid w:val="001709E6"/>
+    <w:rsid w:val="001A4A7D"/>
+    <w:rsid w:val="002158C2"/>
     <w:rsid w:val="00215CD8"/>
     <w:rsid w:val="00263378"/>
     <w:rsid w:val="002D56AC"/>
+    <w:rsid w:val="002E7388"/>
     <w:rsid w:val="00330FFD"/>
     <w:rsid w:val="0033262F"/>
-    <w:rsid w:val="003679E2"/>
+    <w:rsid w:val="003B0396"/>
     <w:rsid w:val="003C43AD"/>
     <w:rsid w:val="0046017F"/>
+    <w:rsid w:val="00464A53"/>
+    <w:rsid w:val="004F1579"/>
     <w:rsid w:val="004F5E68"/>
-    <w:rsid w:val="00505DE9"/>
     <w:rsid w:val="00551670"/>
+    <w:rsid w:val="00581DD9"/>
     <w:rsid w:val="005A57A8"/>
     <w:rsid w:val="005E0871"/>
     <w:rsid w:val="006D1C24"/>
     <w:rsid w:val="00732839"/>
     <w:rsid w:val="0077612D"/>
     <w:rsid w:val="00787B61"/>
     <w:rsid w:val="007B42A6"/>
     <w:rsid w:val="007C360A"/>
+    <w:rsid w:val="0087027B"/>
+    <w:rsid w:val="008B20E8"/>
     <w:rsid w:val="008B4C76"/>
     <w:rsid w:val="00915E67"/>
     <w:rsid w:val="009A10DB"/>
     <w:rsid w:val="009C1AFA"/>
     <w:rsid w:val="009D1CBE"/>
     <w:rsid w:val="00A51F33"/>
     <w:rsid w:val="00AA30FC"/>
+    <w:rsid w:val="00AC22E7"/>
     <w:rsid w:val="00AD1A39"/>
     <w:rsid w:val="00B60B89"/>
+    <w:rsid w:val="00B83B25"/>
     <w:rsid w:val="00C16DAB"/>
     <w:rsid w:val="00C45ED9"/>
     <w:rsid w:val="00C503A4"/>
     <w:rsid w:val="00DE0A29"/>
     <w:rsid w:val="00E270A8"/>
     <w:rsid w:val="00E57B14"/>
+    <w:rsid w:val="00E629DC"/>
     <w:rsid w:val="00ED6224"/>
+    <w:rsid w:val="00EE68E5"/>
     <w:rsid w:val="00F23616"/>
+    <w:rsid w:val="00F3197E"/>
     <w:rsid w:val="00F34A67"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -7684,80 +7624,80 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{193EE513-5CA6-4190-8C0F-9BB42C8561FF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0306FA1-484F-4B7D-9A63-27F1A9ED1B65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5107</Characters>
+  <Pages>4</Pages>
+  <Words>756</Words>
+  <Characters>4537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Wniosek o zorganizowanie prac interewncyjnych</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5947</CharactersWithSpaces>
+  <CharactersWithSpaces>5283</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wniosek o zorganizowanie prac interewncyjnych</dc:title>
   <dc:creator>Aleksandra Krzysztofik</dc:creator>
   <cp:keywords>wniosek prace interwnecyjne</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>